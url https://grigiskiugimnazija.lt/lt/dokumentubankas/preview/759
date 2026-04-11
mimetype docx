--- v0 (2025-10-07)
+++ v1 (2026-04-11)
@@ -1,4499 +1,6858 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5C3BE3D4" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="0095121F" w:rsidRDefault="002051CE" w:rsidP="002051CE">
+    <w:p w14:paraId="5C3BE3D4" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00E5494C" w:rsidRDefault="002051CE" w:rsidP="002051CE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="5184" w:firstLine="1296"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0095121F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">PATVIRTINTA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A02DE9" w14:textId="77777777" w:rsidR="00B24479" w:rsidRDefault="00A32BF8" w:rsidP="002051CE">
+    <w:p w14:paraId="00A02DE9" w14:textId="77777777" w:rsidR="00B24479" w:rsidRPr="00E5494C" w:rsidRDefault="00A32BF8" w:rsidP="002051CE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="6480"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0095121F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Vilniaus savivaldybės</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0DFAB8" w14:textId="77777777" w:rsidR="009C74BB" w:rsidRPr="0095121F" w:rsidRDefault="00A32BF8" w:rsidP="002051CE">
+    <w:p w14:paraId="1C0DFAB8" w14:textId="77777777" w:rsidR="009C74BB" w:rsidRPr="00E5494C" w:rsidRDefault="00A32BF8" w:rsidP="002051CE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="6480"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0095121F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve"> Grigiškių gimnazijos direktoriaus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F582BBA" w14:textId="19BFF3BB" w:rsidR="00B24479" w:rsidRPr="00C74B47" w:rsidRDefault="00D720D8" w:rsidP="002051CE">
+    <w:p w14:paraId="5F582BBA" w14:textId="29B95904" w:rsidR="00B24479" w:rsidRPr="00E5494C" w:rsidRDefault="00D720D8" w:rsidP="002051CE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="6480"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00E35C72">
+      <w:r w:rsidR="00E5494C" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24479" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5494C" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">vasario </w:t>
+      </w:r>
+      <w:r w:rsidR="00232AF0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00B24479" w:rsidRPr="00C74B47">
-[...8 lines deleted...]
-      <w:r w:rsidR="00B24479" w:rsidRPr="00C74B47">
+      <w:r w:rsidR="00B24479" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve"> d. įsakymu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54925D77" w14:textId="1CB59EC2" w:rsidR="002051CE" w:rsidRPr="0095121F" w:rsidRDefault="00B24479" w:rsidP="002051CE">
+    <w:p w14:paraId="54925D77" w14:textId="5FAC60E3" w:rsidR="002051CE" w:rsidRPr="00E5494C" w:rsidRDefault="00B24479" w:rsidP="002051CE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="6480"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C74B47">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="002051CE" w:rsidRPr="00C74B47">
+      <w:r w:rsidR="002051CE" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005955F0" w:rsidRPr="00C74B47">
+      <w:r w:rsidR="005955F0" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00CE7CD0" w:rsidRPr="00C74B47">
+      <w:r w:rsidR="00CE7CD0" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C74B47">
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00890C46">
-        <w:t>101</w:t>
+      <w:r w:rsidR="00232AF0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>34</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E188D21" w14:textId="77777777" w:rsidR="009C74BB" w:rsidRPr="0095121F" w:rsidRDefault="009C74BB" w:rsidP="002051CE">
+    <w:p w14:paraId="0E188D21" w14:textId="77777777" w:rsidR="009C74BB" w:rsidRPr="00E5494C" w:rsidRDefault="009C74BB" w:rsidP="002051CE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EEAD7DE" w14:textId="77777777" w:rsidR="009C74BB" w:rsidRPr="0095121F" w:rsidRDefault="009C74BB" w:rsidP="002051CE">
+    <w:p w14:paraId="5EEAD7DE" w14:textId="77777777" w:rsidR="009C74BB" w:rsidRPr="00E5494C" w:rsidRDefault="009C74BB" w:rsidP="002051CE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72685848" w14:textId="77777777" w:rsidR="002051CE" w:rsidRDefault="00A32BF8" w:rsidP="002051CE">
+    <w:p w14:paraId="72685848" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00E5494C" w:rsidRDefault="00A32BF8" w:rsidP="002051CE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0095121F">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">VILNIAUS SAVIVALDYBĖS GRIGIŠKIŲ GIMNAZIJOS  </w:t>
       </w:r>
-      <w:r w:rsidR="002051CE" w:rsidRPr="0095121F">
+      <w:r w:rsidR="002051CE" w:rsidRPr="00E5494C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
         </w:rPr>
         <w:t>MOKINIŲ</w:t>
       </w:r>
-      <w:r w:rsidRPr="0095121F">
+      <w:r w:rsidRPr="00E5494C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> PRIĖMIMO</w:t>
       </w:r>
-      <w:r w:rsidR="0000583F">
+      <w:r w:rsidR="0000583F" w:rsidRPr="00E5494C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0095121F">
+      <w:r w:rsidRPr="00E5494C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
         </w:rPr>
         <w:t>KOMISIJOS DARBO TVARKOS</w:t>
       </w:r>
-      <w:r w:rsidR="003C0FF9" w:rsidRPr="0095121F">
+      <w:r w:rsidR="003C0FF9" w:rsidRPr="00E5494C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> APRAŠAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280FACEE" w14:textId="77777777" w:rsidR="00B24479" w:rsidRPr="0095121F" w:rsidRDefault="00B24479" w:rsidP="002051CE">
+    <w:p w14:paraId="280FACEE" w14:textId="77777777" w:rsidR="00B24479" w:rsidRPr="00E5494C" w:rsidRDefault="00B24479" w:rsidP="002051CE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C69FA27" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="0095121F" w:rsidRDefault="002051CE" w:rsidP="002051CE">
+    <w:p w14:paraId="7C69FA27" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00E5494C" w:rsidRDefault="002051CE" w:rsidP="002051CE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0095121F">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
         </w:rPr>
         <w:t>I. BENDROSIOS NUOSTATOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08AEA641" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="0095121F" w:rsidRDefault="002051CE" w:rsidP="002051CE">
+    <w:p w14:paraId="08AEA641" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00E5494C" w:rsidRDefault="002051CE" w:rsidP="002051CE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F2CB74C" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00D36841" w:rsidRDefault="00A32BF8" w:rsidP="00D36841">
+    <w:p w14:paraId="2F2CB74C" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00E5494C" w:rsidRDefault="00A32BF8" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Vilniaus savivaldybės Grigiškių gimnazijos m</w:t>
       </w:r>
-      <w:r w:rsidR="002051CE" w:rsidRPr="00D36841">
+      <w:r w:rsidR="002051CE" w:rsidRPr="00E5494C">
         <w:rPr>
           <w:iCs/>
+          <w:noProof/>
         </w:rPr>
         <w:t>okinių</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
         <w:rPr>
           <w:iCs/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> priėmimo komisijos darbo tvarkos aprašas</w:t>
       </w:r>
-      <w:r w:rsidR="002051CE" w:rsidRPr="00D36841">
+      <w:r w:rsidR="002051CE" w:rsidRPr="00E5494C">
         <w:rPr>
           <w:iCs/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0095121F" w:rsidRPr="00D36841">
+      <w:r w:rsidR="0095121F" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>(toliau – Aprašas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="002051CE" w:rsidRPr="00D36841">
+      <w:r w:rsidR="002051CE" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve"> reglamentuoja Mokinių priėmimo komisijos (toliau – Komisija) narių atsakomybę, mokinių ir tėvų (rūpintojų, globėjų) informavimo tvarką, Komisijos posėdžių protokolų ir asmenų pateiktų dokumentų saugojimo vietą ir terminus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6180B47A" w14:textId="5F603FB6" w:rsidR="005955F0" w:rsidRPr="00D36841" w:rsidRDefault="002051CE" w:rsidP="00D36841">
+    <w:p w14:paraId="6180B47A" w14:textId="69C45299" w:rsidR="005955F0" w:rsidRPr="00E5494C" w:rsidRDefault="002051CE" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">Komisija vadovaujasi </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
         <w:rPr>
           <w:iCs/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Priėmimo į Vilniaus miesto savivaldybės bendrojo ugdymo mokyklas tvarkos aprašu</w:t>
       </w:r>
-      <w:r w:rsidR="005955F0" w:rsidRPr="00D36841">
+      <w:r w:rsidR="005955F0" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A72314" w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidR="00A72314" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>patvirtintu </w:t>
       </w:r>
-      <w:r w:rsidR="00A72314" w:rsidRPr="00E35C72">
-        <w:rPr>
+      <w:r w:rsidR="00A72314" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Vilniaus miesto savivaldybės tarybos 2023-01-18 sprendimu Nr. 1-1747</w:t>
       </w:r>
-      <w:r w:rsidR="00A72314" w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidR="00A72314" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> ir šiuo Aprašu.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="21988C4E" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00D36841" w:rsidRDefault="001911A8" w:rsidP="00D36841">
+    <w:p w14:paraId="21988C4E" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00E5494C" w:rsidRDefault="001911A8" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Komisijos darbas grindžiamas kolegialiu klausimų svarstymu, teisėtumo, objektyvumo ir nešališkumo principais</w:t>
       </w:r>
-      <w:r w:rsidR="002051CE" w:rsidRPr="00D36841">
+      <w:r w:rsidR="002051CE" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744B59F5" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00D36841" w:rsidRDefault="002051CE" w:rsidP="00D36841">
+    <w:p w14:paraId="744B59F5" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00E5494C" w:rsidRDefault="002051CE" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09C7131A" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00D36841" w:rsidRDefault="002051CE" w:rsidP="00D36841">
+    <w:p w14:paraId="09C7131A" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00E5494C" w:rsidRDefault="002051CE" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
         </w:rPr>
         <w:t>II. KOMISIJOS DARBO ORGANIZAVIMAS</w:t>
       </w:r>
-      <w:r w:rsidR="00F10302" w:rsidRPr="00D36841">
+      <w:r w:rsidR="00F10302" w:rsidRPr="00E5494C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A72314" w:rsidRPr="00D36841">
+      <w:r w:rsidR="00A72314" w:rsidRPr="00E5494C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">FUNKCIJOS, </w:t>
       </w:r>
-      <w:r w:rsidR="00F10302" w:rsidRPr="00D36841">
+      <w:r w:rsidR="00F10302" w:rsidRPr="00E5494C">
         <w:rPr>
           <w:b/>
+          <w:noProof/>
         </w:rPr>
         <w:t>POSĖDŽIŲ GRAFIKAS IR DARBO VIETA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3534931B" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00D36841" w:rsidRDefault="002051CE" w:rsidP="00D36841">
+    <w:p w14:paraId="3534931B" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00E5494C" w:rsidRDefault="002051CE" w:rsidP="00D36841">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CFC314D" w14:textId="77777777" w:rsidR="0000583F" w:rsidRPr="00D36841" w:rsidRDefault="001911A8" w:rsidP="00D36841">
+    <w:p w14:paraId="3CFC314D" w14:textId="77777777" w:rsidR="0000583F" w:rsidRPr="00E5494C" w:rsidRDefault="001911A8" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisijos veiklos forma yra posėdžiai. </w:t>
       </w:r>
-      <w:r w:rsidR="0000583F" w:rsidRPr="00D36841">
+      <w:r w:rsidR="0000583F" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">Ją sudaro komisijos pirmininkas (direktoriaus pavaduotojas ugdymui), sekretorius, priešmokyklinio ugdymo pedagogas, socialinis pedagogas, </w:t>
       </w:r>
-      <w:r w:rsidR="001C7892" w:rsidRPr="00D36841">
+      <w:r w:rsidR="001C7892" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>dalyko mokytojas</w:t>
       </w:r>
-      <w:r w:rsidR="0000583F" w:rsidRPr="00D36841">
+      <w:r w:rsidR="0000583F" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve"> ir pradinių klasių mokytojas.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve"> Komisijos posėdžiai protokoluojami. Komisijos sprendimu (jei būtina) gali būti daromi posėdžių vaizdo ir garso įrašai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FC1D2F" w14:textId="77777777" w:rsidR="001911A8" w:rsidRPr="00D36841" w:rsidRDefault="001911A8" w:rsidP="00D36841">
+    <w:p w14:paraId="31FC1D2F" w14:textId="2317CC0B" w:rsidR="001911A8" w:rsidRPr="00E5494C" w:rsidRDefault="001911A8" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisijos posėdžiui vadovauja Komisijos pirmininkas, o jeigu jo nėra, kitas </w:t>
       </w:r>
-      <w:r w:rsidR="00A72314" w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidR="00A72314" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Komisijos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> narys. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>pirmininko pavaduotojas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF84F1E" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00D36841" w:rsidRDefault="002051CE" w:rsidP="00D36841">
+    <w:p w14:paraId="2FF84F1E" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00E5494C" w:rsidRDefault="002051CE" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisijos pirmininkas: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640010D5" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00D36841" w:rsidRDefault="002051CE" w:rsidP="00D36841">
+    <w:p w14:paraId="640010D5" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00E5494C" w:rsidRDefault="002051CE" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">vadovauja Komisijos darbui; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71929A89" w14:textId="77777777" w:rsidR="00754F45" w:rsidRPr="00D36841" w:rsidRDefault="00B27A63" w:rsidP="00D36841">
+    <w:p w14:paraId="71929A89" w14:textId="77777777" w:rsidR="00754F45" w:rsidRPr="00E5494C" w:rsidRDefault="00B27A63" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">šaukia komisijos posėdžius; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203F6DD6" w14:textId="77777777" w:rsidR="00B27A63" w:rsidRPr="00D36841" w:rsidRDefault="00B27A63" w:rsidP="00D36841">
+    <w:p w14:paraId="203F6DD6" w14:textId="77777777" w:rsidR="00B27A63" w:rsidRPr="00E5494C" w:rsidRDefault="00B27A63" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>paskirsto funkcijas komisijos nariams;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C656C28" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00D36841" w:rsidRDefault="002051CE" w:rsidP="00D36841">
+    <w:p w14:paraId="3C656C28" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00E5494C" w:rsidRDefault="002051CE" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>atsako už ja</w:t>
       </w:r>
-      <w:r w:rsidR="0000583F" w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidR="0000583F" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> pavestų funkcijų atlikimą; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F303F7" w14:textId="77777777" w:rsidR="00B27A63" w:rsidRPr="00D36841" w:rsidRDefault="00B27A63" w:rsidP="00D36841">
+    <w:p w14:paraId="19F303F7" w14:textId="77777777" w:rsidR="00B27A63" w:rsidRPr="00E5494C" w:rsidRDefault="00B27A63" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>priima sprendimą dėl komisijos darbo;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEBCE82" w14:textId="77777777" w:rsidR="00B27A63" w:rsidRPr="00D36841" w:rsidRDefault="00B27A63" w:rsidP="00D36841">
+    <w:p w14:paraId="1AEBCE82" w14:textId="77777777" w:rsidR="00B27A63" w:rsidRPr="00E5494C" w:rsidRDefault="00B27A63" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">priima sprendimą </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>dėl papildomos informacijos pateikimo iš prašymo teikėjo;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635E1868" w14:textId="77777777" w:rsidR="00737E92" w:rsidRPr="00D36841" w:rsidRDefault="00737E92" w:rsidP="00D36841">
+    <w:p w14:paraId="635E1868" w14:textId="77777777" w:rsidR="00737E92" w:rsidRPr="00E5494C" w:rsidRDefault="00737E92" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>atsako už priimtų sprendimų skaidrumą;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDB3D0D" w14:textId="77777777" w:rsidR="00276124" w:rsidRPr="00D36841" w:rsidRDefault="002051CE" w:rsidP="00D36841">
+    <w:p w14:paraId="2BDB3D0D" w14:textId="77777777" w:rsidR="00276124" w:rsidRPr="00E5494C" w:rsidRDefault="002051CE" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">pasirašo </w:t>
       </w:r>
-      <w:r w:rsidR="00276124" w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidR="00276124" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">omisijos </w:t>
       </w:r>
-      <w:r w:rsidR="00276124" w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidR="00276124" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">posėdžio </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>protokolus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C1EB73" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00D36841" w:rsidRDefault="00276124" w:rsidP="00D36841">
+    <w:p w14:paraId="14C1EB73" w14:textId="77777777" w:rsidR="002051CE" w:rsidRPr="00E5494C" w:rsidRDefault="00276124" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>atsako už pateiktos informacijos teisingumą;</w:t>
       </w:r>
-      <w:r w:rsidR="002051CE" w:rsidRPr="00D36841">
-        <w:rPr>
+      <w:r w:rsidR="002051CE" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E725871" w14:textId="77777777" w:rsidR="0000583F" w:rsidRPr="00D36841" w:rsidRDefault="0000583F" w:rsidP="00D36841">
+    <w:p w14:paraId="6E725871" w14:textId="77777777" w:rsidR="0000583F" w:rsidRPr="00E5494C" w:rsidRDefault="0000583F" w:rsidP="00E5494C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">skelbia informaciją tėvams apie gimnazijos mokinių priėmimo tvarką viešai interneto svetainėje; </w:t>
       </w:r>
-      <w:r w:rsidR="00F10302" w:rsidRPr="00D36841">
+      <w:r w:rsidR="00F10302" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>komisijos posėdžių grafiką.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B7D3B3" w14:textId="77777777" w:rsidR="00737E92" w:rsidRPr="00D36841" w:rsidRDefault="00737E92" w:rsidP="00D36841">
+    <w:p w14:paraId="33B7D3B3" w14:textId="77777777" w:rsidR="00737E92" w:rsidRPr="00E5494C" w:rsidRDefault="00737E92" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Komisij</w:t>
       </w:r>
-      <w:r w:rsidR="00F10302" w:rsidRPr="00D36841">
+      <w:r w:rsidR="00F10302" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>os</w:t>
       </w:r>
-      <w:r w:rsidR="0000583F" w:rsidRPr="00D36841">
+      <w:r w:rsidR="0000583F" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve"> nariai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E413C31" w14:textId="77777777" w:rsidR="00737E92" w:rsidRPr="00D36841" w:rsidRDefault="001B6658" w:rsidP="00D36841">
+    <w:p w14:paraId="2E413C31" w14:textId="77777777" w:rsidR="00737E92" w:rsidRPr="00E5494C" w:rsidRDefault="001B6658" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="001911A8" w:rsidRPr="00D36841">
+      <w:r w:rsidR="001911A8" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">ustato </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
         <w:rPr>
           <w:iCs/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Priėmimo į Vilniaus miesto savivaldybės bendrojo ugdymo mokyklas tvarkos aprašo nurodytų kriterijų vertę taškais;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17AEE631" w14:textId="77777777" w:rsidR="00737E92" w:rsidRPr="00D36841" w:rsidRDefault="00737E92" w:rsidP="00D36841">
+    <w:p w14:paraId="17AEE631" w14:textId="77777777" w:rsidR="00737E92" w:rsidRPr="00E5494C" w:rsidRDefault="00737E92" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>nagrinėja asmenų prašymus mokytis;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC196BB" w14:textId="77777777" w:rsidR="00737E92" w:rsidRPr="00D36841" w:rsidRDefault="00737E92" w:rsidP="00D36841">
+    <w:p w14:paraId="2BC196BB" w14:textId="77777777" w:rsidR="00737E92" w:rsidRPr="00E5494C" w:rsidRDefault="00737E92" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>sudaro norinčių mokytis asmenų suvestinę pagal kriterijus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC04EDD" w14:textId="77777777" w:rsidR="00737E92" w:rsidRPr="00D36841" w:rsidRDefault="00737E92" w:rsidP="00D36841">
+    <w:p w14:paraId="3CC04EDD" w14:textId="77777777" w:rsidR="00737E92" w:rsidRPr="00E5494C" w:rsidRDefault="00737E92" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>prireikus kreipiasi į prašymo teikėjus dėl informacijos apie pirmumo kriterijus pateikimo;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389E4057" w14:textId="77777777" w:rsidR="001B6658" w:rsidRPr="00D36841" w:rsidRDefault="001B6658" w:rsidP="00D36841">
+    <w:p w14:paraId="389E4057" w14:textId="77777777" w:rsidR="001B6658" w:rsidRPr="00E5494C" w:rsidRDefault="001B6658" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>informuoja Gimnazijos direktorių apie pastebėtus pažeidimus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A170B18" w14:textId="77777777" w:rsidR="00737E92" w:rsidRPr="00D36841" w:rsidRDefault="00737E92" w:rsidP="00D36841">
+    <w:p w14:paraId="2A170B18" w14:textId="77777777" w:rsidR="00737E92" w:rsidRPr="00E5494C" w:rsidRDefault="00737E92" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>išsiskyrus nuomonėms dėl mokinių priėmimo mokytis, dalyvauja balsavime dėl sprendimo priėmimo</w:t>
       </w:r>
-      <w:r w:rsidR="001B6658" w:rsidRPr="00D36841">
+      <w:r w:rsidR="001B6658" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>. Esant vienodam balsų, lemiamas yra Komisijos pirmininko balsas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5111681E" w14:textId="77777777" w:rsidR="00737E92" w:rsidRPr="00D36841" w:rsidRDefault="00737E92" w:rsidP="00D36841">
+    <w:p w14:paraId="5111681E" w14:textId="77777777" w:rsidR="00737E92" w:rsidRPr="00E5494C" w:rsidRDefault="00737E92" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>atsako už pateiktos informacijos teisingumą</w:t>
       </w:r>
-      <w:r w:rsidR="00276124" w:rsidRPr="00D36841">
+      <w:r w:rsidR="00276124" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>, teisėtumo, objektyvumo ir nešališkumo principų laikymąsi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve"> pagal</w:t>
       </w:r>
-      <w:r w:rsidR="00276124" w:rsidRPr="00D36841">
+      <w:r w:rsidR="00276124" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve"> Lietuvos Respublikos įstatymus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D41CEB" w14:textId="77777777" w:rsidR="00F10302" w:rsidRPr="00D36841" w:rsidRDefault="00276124" w:rsidP="00D36841">
+    <w:p w14:paraId="23D41CEB" w14:textId="77777777" w:rsidR="00F10302" w:rsidRPr="00E5494C" w:rsidRDefault="00276124" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>neturi teisės pasinaudoti ar atskleisti tretiesiems asmenims konfidencialios ar su asmens duomenimis susijusios informacijos, įgytos komisijos nariams dirbant komisijoje</w:t>
       </w:r>
-      <w:r w:rsidR="00F10302" w:rsidRPr="00D36841">
+      <w:r w:rsidR="00F10302" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B662AEE" w14:textId="77777777" w:rsidR="00F10302" w:rsidRPr="00D36841" w:rsidRDefault="00F10302" w:rsidP="00D36841">
+    <w:p w14:paraId="1B662AEE" w14:textId="77777777" w:rsidR="00F10302" w:rsidRPr="00E5494C" w:rsidRDefault="00F10302" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>pateikia gimnazijos vadovui raštu informaciją apie mokinių, ketinančių tęsti mokymąsi, ir gautų naujų prašymų skaičių, apie gimnazijos klasių formavimo situaciją;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3989B1D8" w14:textId="77777777" w:rsidR="00F10302" w:rsidRPr="00D36841" w:rsidRDefault="00F10302" w:rsidP="00D36841">
+    <w:p w14:paraId="3989B1D8" w14:textId="44C9AFE3" w:rsidR="00F10302" w:rsidRPr="00E5494C" w:rsidRDefault="00F10302" w:rsidP="00E5494C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
-        <w:t>ne vėliau kaip per vieną darbo dieną nuo Komisijos kiekvieno posėdžio (kiekvieno priėmimo etapo) Gimnazijos interneto svetainėje skelbia kviečiamų mokutis mokinių sąrašus su prašymo e. sistemoje numeriu MOK-.</w:t>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ne vėliau kaip per vieną darbo dieną nuo Komisijos kiekvieno posėdžio (kiekvieno priėmimo etapo) Gimnazijos interneto svetainėje skelbia kviečiamų mok</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5494C" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>tis mokinių sąrašus su prašymo e. sistemoje numeriu MOK-.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72788CF3" w14:textId="77777777" w:rsidR="0095121F" w:rsidRPr="00D36841" w:rsidRDefault="0095121F" w:rsidP="00D36841">
+    <w:p w14:paraId="72788CF3" w14:textId="77777777" w:rsidR="0095121F" w:rsidRPr="00E5494C" w:rsidRDefault="0095121F" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Komisijos sekretorius:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C42C2F" w14:textId="77777777" w:rsidR="0095121F" w:rsidRPr="00D36841" w:rsidRDefault="0095121F" w:rsidP="00D36841">
+    <w:p w14:paraId="15C42C2F" w14:textId="77777777" w:rsidR="0095121F" w:rsidRPr="00E5494C" w:rsidRDefault="0095121F" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">rengia komisijos posėdžių medžiagą (darbotvarkes, protokolinių nutarimų projektus, </w:t>
       </w:r>
-      <w:r w:rsidR="001911A8" w:rsidRPr="00D36841">
+      <w:r w:rsidR="001911A8" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">protokolus, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>kitą medžiagą);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DFBBC0" w14:textId="77777777" w:rsidR="0095121F" w:rsidRPr="00D36841" w:rsidRDefault="0095121F" w:rsidP="00D36841">
+    <w:p w14:paraId="21DFBBC0" w14:textId="77777777" w:rsidR="0095121F" w:rsidRPr="00E5494C" w:rsidRDefault="0095121F" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>tvarko kitą raštvedybą, susijusią su komisijos posėdžių organizavimu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3282D4" w14:textId="77777777" w:rsidR="00F10302" w:rsidRPr="00D36841" w:rsidRDefault="00F10302" w:rsidP="00D36841">
+    <w:p w14:paraId="1F3282D4" w14:textId="77777777" w:rsidR="00F10302" w:rsidRPr="00E5494C" w:rsidRDefault="00F10302" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Komisijos posėdžiai vyksta Grigiškių gimnazijos patalpose. Esant nepalankiai epidemiologinei, ekstremaliai situacijai šalyje, Komisijos posėdžiai gali vykti nuotoliniu būdu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD1BCD4" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRPr="00D36841" w:rsidRDefault="00F10302" w:rsidP="00D36841">
+    <w:p w14:paraId="6FD1BCD4" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRPr="00E5494C" w:rsidRDefault="00F10302" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle17"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Komisijos posėdžių grafikas:</w:t>
       </w:r>
-      <w:r w:rsidR="000B40DC" w:rsidRPr="00D36841">
+      <w:r w:rsidR="000B40DC" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C460B99" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRPr="00D36841" w:rsidRDefault="00F921E3" w:rsidP="00D36841">
+    <w:p w14:paraId="5C460B99" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRPr="00E5494C" w:rsidRDefault="00F921E3" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="Style6"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10204" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="2802"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="3008"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00260D57" w:rsidRPr="00D36841" w14:paraId="74F96BDD" w14:textId="77777777" w:rsidTr="00D36841">
+      <w:tr w:rsidR="00260D57" w:rsidRPr="00E5494C" w14:paraId="74F96BDD" w14:textId="77777777" w:rsidTr="00D36841">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0637CCB8" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRPr="00D36841" w:rsidRDefault="00260D57" w:rsidP="00D36841">
+          <w:p w14:paraId="0637CCB8" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRPr="00E5494C" w:rsidRDefault="00260D57" w:rsidP="00D36841">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
+            <w:r w:rsidRPr="00E5494C">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Priėmimo komisijos posėdžiai (prašymų nagrinėjimas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="25B5640B" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRPr="00D36841" w:rsidRDefault="00260D57" w:rsidP="00D36841">
+          <w:p w14:paraId="25B5640B" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRPr="00E5494C" w:rsidRDefault="00260D57" w:rsidP="00D36841">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
+            <w:r w:rsidRPr="00E5494C">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kvietimų siuntimas e. sistemoje (iki 16 val.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3ACBD27D" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRPr="00D36841" w:rsidRDefault="00260D57" w:rsidP="00D36841">
+          <w:p w14:paraId="3ACBD27D" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRPr="00E5494C" w:rsidRDefault="00260D57" w:rsidP="00D36841">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
+            <w:r w:rsidRPr="00E5494C">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sąrašų skelbimas gimnazijos interneto svetainėje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3856CCBE" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRPr="00D36841" w:rsidRDefault="00260D57" w:rsidP="00D36841">
+          <w:p w14:paraId="3856CCBE" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRPr="00E5494C" w:rsidRDefault="00260D57" w:rsidP="00D36841">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
+            <w:r w:rsidRPr="00E5494C">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kvietimų tvirtinimas e. sistemoje (tėvai tvirtina nuo 1</w:t>
             </w:r>
-            <w:r w:rsidR="00D36841" w:rsidRPr="00D36841">
+            <w:r w:rsidR="00D36841" w:rsidRPr="00E5494C">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.30</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D36841">
+            <w:r w:rsidRPr="00E5494C">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> val.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A72314" w:rsidRPr="00D36841" w14:paraId="69EE8DCE" w14:textId="77777777" w:rsidTr="00D36841">
+      <w:tr w:rsidR="00197AD1" w:rsidRPr="00E5494C" w14:paraId="69EE8DCE" w14:textId="77777777" w:rsidTr="00D36841">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FABEB22" w14:textId="32B3C77B" w:rsidR="00A72314" w:rsidRPr="00D36841" w:rsidRDefault="00A72314" w:rsidP="00D36841">
+          <w:p w14:paraId="216835EB" w14:textId="088B3BB8" w:rsidR="00197AD1" w:rsidRPr="00C360F3" w:rsidRDefault="00197AD1" w:rsidP="00C360F3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="5F5F5F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360F3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360F3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360F3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 </w:t>
+            </w:r>
+            <w:r w:rsidR="002871B3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360F3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="511DE925" w14:textId="18AA640B" w:rsidR="00197AD1" w:rsidRPr="00E5494C" w:rsidRDefault="00197AD1" w:rsidP="00C360F3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360F3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360F3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360F3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03860FC1" w14:textId="1EE8EC15" w:rsidR="00197AD1" w:rsidRPr="00E5494C" w:rsidRDefault="00197AD1" w:rsidP="00197AD1">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:firstLine="426"/>
+              <w:ind w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00A958E3">
-[...15 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00C360F3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360F3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360F3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="216835EB" w14:textId="77777777" w:rsidR="00A72314" w:rsidRPr="00D36841" w:rsidRDefault="00A72314" w:rsidP="00D36841">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1575F96D" w14:textId="24B11DD1" w:rsidR="00197AD1" w:rsidRPr="00E5494C" w:rsidRDefault="00197AD1" w:rsidP="00C360F3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360F3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360F3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360F3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> –</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360F3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360F3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360F3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360F3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C360F3" w:rsidRPr="00E5494C" w14:paraId="18578AE3" w14:textId="77777777" w:rsidTr="00D36841">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="292F376C" w14:textId="7B127906" w:rsidR="00C360F3" w:rsidRPr="002871B3" w:rsidRDefault="00C360F3" w:rsidP="00C360F3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="5F5F5F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 </w:t>
+            </w:r>
+            <w:r w:rsidR="002871B3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1026CFE3" w14:textId="77777777" w:rsidR="002871B3" w:rsidRDefault="00C360F3" w:rsidP="00C360F3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="136E0520" w14:textId="4EB851CC" w:rsidR="00C360F3" w:rsidRPr="002871B3" w:rsidRDefault="002871B3" w:rsidP="00C360F3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002871B3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>(į atsilaisvinusias vietas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC75CC3" w14:textId="16D8F9D6" w:rsidR="00C360F3" w:rsidRPr="00E5494C" w:rsidRDefault="00C360F3" w:rsidP="00C360F3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:firstLine="426"/>
+              <w:ind w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...3 lines deleted...]
-              <w:t>14.00</w:t>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="413E9143" w14:textId="4D0EB8B7" w:rsidR="00C360F3" w:rsidRPr="00E5494C" w:rsidRDefault="00C360F3" w:rsidP="00C360F3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C360F3" w:rsidRPr="00E5494C" w14:paraId="734DEEDF" w14:textId="77777777" w:rsidTr="00D36841">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D67950F" w14:textId="0892ADD7" w:rsidR="00C360F3" w:rsidRPr="002871B3" w:rsidRDefault="00C360F3" w:rsidP="00C360F3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="5F5F5F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidR="002871B3">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35E9458C" w14:textId="6A8035A3" w:rsidR="00A72314" w:rsidRPr="00D36841" w:rsidRDefault="00A72314" w:rsidP="00D36841">
+          <w:p w14:paraId="2976FB63" w14:textId="77777777" w:rsidR="00C360F3" w:rsidRDefault="00C360F3" w:rsidP="00C360F3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39CE4E38" w14:textId="5496CFD1" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="00C360F3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002871B3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>(į atsilaisvinusias vietas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9B983B" w14:textId="07AD3DAC" w:rsidR="00C360F3" w:rsidRPr="00E5494C" w:rsidRDefault="00C360F3" w:rsidP="00C360F3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:ind w:firstLine="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2BD9C2" w14:textId="68D60CDE" w:rsidR="00C360F3" w:rsidRPr="00E5494C" w:rsidRDefault="00C360F3" w:rsidP="00C360F3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002871B3" w:rsidRPr="00E5494C" w14:paraId="343EB232" w14:textId="77777777" w:rsidTr="00D36841">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A196DD4" w14:textId="5F66B25F" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:ind w:firstLine="22"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>28 *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D76D87C" w14:textId="197F8A88" w:rsidR="002871B3" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00A958E3">
-[...9 lines deleted...]
-              <w:t>-06-01 –</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>28</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="511DE925" w14:textId="56E4AE16" w:rsidR="00A72314" w:rsidRPr="00D36841" w:rsidRDefault="00A72314" w:rsidP="00D36841">
+          <w:p w14:paraId="14966CA6" w14:textId="135BDD13" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...21 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidRPr="002871B3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>(į atsilaisvinusias vietas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03860FC1" w14:textId="7F42F948" w:rsidR="00A72314" w:rsidRPr="00D36841" w:rsidRDefault="00A72314" w:rsidP="00D36841">
+          <w:p w14:paraId="69D2CCB5" w14:textId="5244FCCD" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00A958E3">
-[...15 lines deleted...]
-              <w:t>7</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49171463" w14:textId="416A33F4" w:rsidR="00A72314" w:rsidRPr="00D36841" w:rsidRDefault="00A72314" w:rsidP="00D36841">
+          <w:p w14:paraId="54B16363" w14:textId="403A761B" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:firstLine="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00A958E3">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> –</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>29</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1575F96D" w14:textId="56CF7852" w:rsidR="00A72314" w:rsidRPr="00D36841" w:rsidRDefault="00A72314" w:rsidP="00D36841">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002871B3" w:rsidRPr="00E5494C" w14:paraId="6982C107" w14:textId="77777777" w:rsidTr="00D36841">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAC7A00" w14:textId="2477E32C" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:firstLine="426"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:ind w:firstLine="22"/>
+              <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00A958E3">
-[...88 lines deleted...]
-              <w:t>14.00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>11 *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9754A1" w14:textId="1C8775A9" w:rsidR="00A72314" w:rsidRPr="00D36841" w:rsidRDefault="00A72314" w:rsidP="00D36841">
+          <w:p w14:paraId="5C64E65F" w14:textId="6A2CC118" w:rsidR="002871B3" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00A958E3">
-[...15 lines deleted...]
-              <w:t>10</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14966CA6" w14:textId="77777777" w:rsidR="00A72314" w:rsidRPr="00D36841" w:rsidRDefault="00A72314" w:rsidP="00D36841">
+          <w:p w14:paraId="7CD73EF6" w14:textId="25E6C027" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="002871B3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>(į atsilaisvinusias vietas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69D2CCB5" w14:textId="75BAE86E" w:rsidR="00A72314" w:rsidRPr="00D36841" w:rsidRDefault="00A72314" w:rsidP="00D36841">
+          <w:p w14:paraId="6897637E" w14:textId="30D7EBC9" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00A958E3">
-[...15 lines deleted...]
-              <w:t>10</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="570422A1" w14:textId="5621962E" w:rsidR="00A72314" w:rsidRPr="00D36841" w:rsidRDefault="00A72314" w:rsidP="00D36841">
+          <w:p w14:paraId="6EE1DA5B" w14:textId="57A879D0" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:firstLine="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> –</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54B16363" w14:textId="323EC49B" w:rsidR="00A72314" w:rsidRPr="00D36841" w:rsidRDefault="00A72314" w:rsidP="00D36841">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002871B3" w:rsidRPr="00E5494C" w14:paraId="7C82C583" w14:textId="77777777" w:rsidTr="00D36841">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62BCA6DE" w14:textId="74AF44FE" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:firstLine="426"/>
+              <w:ind w:firstLine="22"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...88 lines deleted...]
-              <w:t>12:00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66D10C71" w14:textId="3E646ADF" w:rsidR="00A72314" w:rsidRPr="00D36841" w:rsidRDefault="00A72314" w:rsidP="00D36841">
+          <w:p w14:paraId="14591667" w14:textId="4CC5D18E" w:rsidR="002871B3" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...15 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CD73EF6" w14:textId="77777777" w:rsidR="00A72314" w:rsidRPr="00D36841" w:rsidRDefault="00A72314" w:rsidP="00D36841">
+          <w:p w14:paraId="7F7B89F8" w14:textId="38BD19C7" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="002871B3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>(į atsilaisvinusias vietas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6897637E" w14:textId="67ED9321" w:rsidR="00A72314" w:rsidRPr="00D36841" w:rsidRDefault="00A72314" w:rsidP="00D36841">
+          <w:p w14:paraId="4168DED0" w14:textId="4C12513A" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...15 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12D0C9FE" w14:textId="2329534B" w:rsidR="00A72314" w:rsidRPr="00D36841" w:rsidRDefault="00A72314" w:rsidP="00D36841">
+          <w:p w14:paraId="6B176B78" w14:textId="56E13595" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:firstLine="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> –</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EE1DA5B" w14:textId="0B95A17C" w:rsidR="00A72314" w:rsidRPr="00D36841" w:rsidRDefault="00A72314" w:rsidP="00D36841">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002871B3" w:rsidRPr="00E5494C" w14:paraId="28F6DD16" w14:textId="77777777" w:rsidTr="00D36841">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18345A0C" w14:textId="003BF41A" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:firstLine="426"/>
+              <w:ind w:firstLine="22"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...76 lines deleted...]
-              <w:t>14:00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A5A910D" w14:textId="645CEA2B" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="00D36841" w:rsidP="00D36841">
+          <w:p w14:paraId="50E72564" w14:textId="667C4A35" w:rsidR="002871B3" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...15 lines deleted...]
-              <w:t>8</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>18</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F7B89F8" w14:textId="77777777" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+          <w:p w14:paraId="63D4D08B" w14:textId="4E924F1C" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="002871B3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>(į atsilaisvinusias vietas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4168DED0" w14:textId="2DD1944A" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="00D36841" w:rsidP="00D36841">
+          <w:p w14:paraId="76514201" w14:textId="7867A665" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...15 lines deleted...]
-              <w:t>8</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F38A4CE" w14:textId="2D0A3A0B" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="00D36841" w:rsidP="00D36841">
+          <w:p w14:paraId="0248411E" w14:textId="2CBE1495" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:firstLine="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> –</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>19</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B176B78" w14:textId="411CCA5A" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="00D36841" w:rsidP="00D36841">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002871B3" w:rsidRPr="00E5494C" w14:paraId="2CE6E439" w14:textId="77777777" w:rsidTr="00D36841">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AD083F" w14:textId="43FA0AB8" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:firstLine="426"/>
+              <w:ind w:firstLine="22"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...88 lines deleted...]
-              <w:t>12:00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B6F31C3" w14:textId="7F25F68C" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+          <w:p w14:paraId="79B63767" w14:textId="3EEEBE89" w:rsidR="002871B3" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...15 lines deleted...]
-              <w:t>0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>23</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63D4D08B" w14:textId="77777777" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+          <w:p w14:paraId="76AE2D08" w14:textId="5E7856D6" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="002871B3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>(į atsilaisvinusias vietas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76514201" w14:textId="1F3A57B1" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+          <w:p w14:paraId="13027303" w14:textId="3ECAA301" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...15 lines deleted...]
-              <w:t>0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="265E1494" w14:textId="4DBBDB7D" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+          <w:p w14:paraId="6B04A97C" w14:textId="147AEADB" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:firstLine="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> –</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0248411E" w14:textId="2966C0BF" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002871B3" w:rsidRPr="00E5494C" w14:paraId="2292DAF0" w14:textId="77777777" w:rsidTr="00D36841">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED58D23" w14:textId="3EFA16FE" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:firstLine="426"/>
+              <w:ind w:firstLine="22"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...84 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-              <w:t>12:00</w:t>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="402215E1" w14:textId="083C9BCD" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+          <w:p w14:paraId="5D8EF67A" w14:textId="1929ECFC" w:rsidR="002871B3" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...13 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="76AE2D08" w14:textId="77777777" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+          <w:p w14:paraId="47AB8300" w14:textId="50928EB2" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="002871B3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>(į atsilaisvinusias vietas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13027303" w14:textId="268D5894" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+          <w:p w14:paraId="19CD77E3" w14:textId="6AE67D30" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...13 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6002EB2B" w14:textId="1166AC29" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+          <w:p w14:paraId="25B4C268" w14:textId="44E624CF" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:firstLine="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...13 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D36841">
-[...21 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...21 lines deleted...]
-              <w:t>(iki 15 val.)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B4889" w:rsidRPr="00D36841" w14:paraId="2292DAF0" w14:textId="77777777" w:rsidTr="00D36841">
+      <w:tr w:rsidR="002871B3" w:rsidRPr="00E5494C" w14:paraId="0058A0CD" w14:textId="77777777" w:rsidTr="00D36841">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30CE2105" w14:textId="147DAB73" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+          <w:p w14:paraId="5113329B" w14:textId="026EC4E7" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:firstLine="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...13 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D36841">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">9:00 </w:t>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11946D21" w14:textId="136A055C" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+          <w:p w14:paraId="2FF12F2A" w14:textId="052E473D" w:rsidR="002871B3" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> –</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>21</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47AB8300" w14:textId="77777777" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+          <w:p w14:paraId="68893D8C" w14:textId="52AB2B0F" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="002871B3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>(į atsilaisvinusias vietas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19CD77E3" w14:textId="452A55A1" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+          <w:p w14:paraId="740B0A82" w14:textId="6E935D04" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...13 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7CED9E" w14:textId="0A3EDB5C" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+          <w:p w14:paraId="669F1795" w14:textId="6BFD514C" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:firstLine="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="005808FE">
-[...13 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D36841">
-[...21 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00666AAA">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> val.)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B4889" w:rsidRPr="00D36841" w14:paraId="5E822B2A" w14:textId="77777777" w:rsidTr="00D36841">
+      <w:tr w:rsidR="002871B3" w:rsidRPr="00E5494C" w14:paraId="3A110AB2" w14:textId="77777777" w:rsidTr="00D36841">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76E5E3C7" w14:textId="55B7E5A1" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+          <w:p w14:paraId="47E6EBFD" w14:textId="7CCCAE15" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:firstLine="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00666AAA">
-[...13 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-              <w:t>10:00</w:t>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="452F9C0A" w14:textId="005F1993" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+          <w:p w14:paraId="079D3F1D" w14:textId="4A0B073F" w:rsidR="002871B3" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00666AAA">
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>-0</w:t>
             </w:r>
-            <w:r w:rsidR="00D36841">
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00F824ED" w14:textId="368ADFA7" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:ind w:firstLine="143"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002871B3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>(į atsilaisvinusias vietas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E81FE21" w14:textId="695A353D" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="00D36841" w:rsidP="00D36841">
+          <w:p w14:paraId="4AAD4DAC" w14:textId="417B6D75" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00666AAA">
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>-0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BFF114D" w14:textId="34928AF8" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+          <w:p w14:paraId="75899474" w14:textId="3C69CD20" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002871B3" w:rsidRPr="00E5494C" w14:paraId="5E822B2A" w14:textId="77777777" w:rsidTr="00D36841">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C604B24" w14:textId="30412558" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:firstLine="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00666AAA">
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>-0</w:t>
             </w:r>
-            <w:r w:rsidR="00D36841">
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D36841">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> –</w:t>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>28**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3347A498" w14:textId="4AE59536" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="00D36841" w:rsidP="00D36841">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E553929" w14:textId="56E56D8A" w:rsidR="002871B3" w:rsidRDefault="002871B3" w:rsidP="002871B3">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-              <w:ind w:firstLine="426"/>
+              <w:ind w:firstLine="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00666AAA">
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> val.)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F45F86">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="452F9C0A" w14:textId="567EC26B" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:ind w:firstLine="143"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002871B3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>(į atsilaisvinusias vietas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E81FE21" w14:textId="5FFFEDE1" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:ind w:firstLine="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F45F86">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3008" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3347A498" w14:textId="0F9959E8" w:rsidR="002871B3" w:rsidRPr="00E5494C" w:rsidRDefault="002871B3" w:rsidP="002871B3">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F45F86">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t> –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5494C">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F45F86">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>9 d. (iki 15.30)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="42BEE331" w14:textId="77777777" w:rsidR="00E267A5" w:rsidRPr="00D36841" w:rsidRDefault="00E267A5" w:rsidP="00D36841">
+    <w:p w14:paraId="42BEE331" w14:textId="77777777" w:rsidR="00E267A5" w:rsidRPr="00E5494C" w:rsidRDefault="00E267A5" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="Style6"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="301EAF16" w14:textId="77777777" w:rsidR="002B4889" w:rsidRPr="00D36841" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+    <w:p w14:paraId="55310328" w14:textId="77777777" w:rsidR="002871B3" w:rsidRPr="00F45F86" w:rsidRDefault="002B4889" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="Style6"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:t>*     Organizuojamas pagal poreikį</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45F86">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*     </w:t>
+      </w:r>
+      <w:r w:rsidR="002871B3" w:rsidRPr="00F45F86">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Priimami vaikai į 1-8 bei I-II ir IV gimnazijos klases, iįskyrus III gimnazijos klasę.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242FA221" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRPr="00D36841" w:rsidRDefault="00276124" w:rsidP="00D36841">
+    <w:p w14:paraId="301EAF16" w14:textId="10338676" w:rsidR="002B4889" w:rsidRPr="00F45F86" w:rsidRDefault="002871B3" w:rsidP="00F45F86">
       <w:pPr>
         <w:pStyle w:val="Style6"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D36841">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45F86">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>**   Gali būti priimami asmen</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45F86" w:rsidRPr="00F45F86">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ys, kurių gyvenamoji vieta nėra Vilniaus m. savivaldybėje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F3A34B" w14:textId="34511D93" w:rsidR="00F45F86" w:rsidRDefault="00F45F86" w:rsidP="00F45F86">
+      <w:pPr>
+        <w:pStyle w:val="Style6"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Nuo 2025-09-03 iki 2027-05-05 d. organizuojami kiekvieną penktadienį, jeigu yra laisvų vietų, pagal poreikį.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242FA221" w14:textId="1511BFB1" w:rsidR="00F921E3" w:rsidRPr="00E5494C" w:rsidRDefault="00276124" w:rsidP="00F45F86">
+      <w:pPr>
+        <w:pStyle w:val="Style6"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Komisijos posėdžiai yra teisėti, jei juose dalyvauja ne mažiau kaip du trečdaliai narių</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526B9C3C" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRDefault="00F921E3" w:rsidP="00D36841">
+    <w:p w14:paraId="526B9C3C" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRPr="00E5494C" w:rsidRDefault="00F921E3" w:rsidP="00D36841">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0555983F" w14:textId="77777777" w:rsidR="00D36841" w:rsidRPr="00D36841" w:rsidRDefault="00D36841" w:rsidP="00D36841">
+    <w:p w14:paraId="0555983F" w14:textId="77777777" w:rsidR="00D36841" w:rsidRPr="00E5494C" w:rsidRDefault="00D36841" w:rsidP="00D36841">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FBE5253" w14:textId="77777777" w:rsidR="002B4889" w:rsidRDefault="002B4889" w:rsidP="00D36841">
+    <w:p w14:paraId="5B4CD7DE" w14:textId="60394C35" w:rsidR="0095121F" w:rsidRPr="00E5494C" w:rsidRDefault="002B4889" w:rsidP="00D36841">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:t xml:space="preserve">III. </w:t>
+      </w:r>
+      <w:r w:rsidR="0095121F" w:rsidRPr="00E5494C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-          <w:color w:val="222222"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="lt-LT"/>
-[...1 lines deleted...]
-        <w:t>III. KLASIŲ KOMPLEKTAVIMAS IR KLASIŲ VADOVŲ SKYRIMAS</w:t>
+        </w:rPr>
+        <w:t>KOMISIJOS NUTARIMŲ ĮFORMINIMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0368FECA" w14:textId="77777777" w:rsidR="00D36841" w:rsidRPr="002B4889" w:rsidRDefault="00D36841" w:rsidP="00D36841">
+    <w:p w14:paraId="2E025849" w14:textId="77777777" w:rsidR="00D36841" w:rsidRPr="00E5494C" w:rsidRDefault="00D36841" w:rsidP="00D36841">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="222222"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E034D8B" w14:textId="77777777" w:rsidR="002B4889" w:rsidRPr="002B4889" w:rsidRDefault="002B4889" w:rsidP="00D36841">
-[...427 lines deleted...]
-    <w:p w14:paraId="2B01ACEE" w14:textId="77777777" w:rsidR="0095121F" w:rsidRPr="00D36841" w:rsidRDefault="0095121F" w:rsidP="00D36841">
+    <w:p w14:paraId="2B01ACEE" w14:textId="77777777" w:rsidR="0095121F" w:rsidRPr="00E5494C" w:rsidRDefault="0095121F" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">Komisijos posėdžiai protokoluojami. Protokole nurodoma posėdžio data, protokolo eilės numeris, posėdžio dalyviai, svarstomų klausimų pavadinimai ir priimti nutarimai. Protokolas turi būti parengtas ne vėliau kaip per </w:t>
       </w:r>
-      <w:r w:rsidR="00E267A5" w:rsidRPr="00D36841">
+      <w:r w:rsidR="00E267A5" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>1 darbo dieną</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve"> po posėdžio. Protokolą pasirašo komisijos pirmininkas, o jeigu komisijos pirmininko nėra – jo paskirtas posėdžiui pirmininkavęs komisijos narys. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A53FA14" w14:textId="77777777" w:rsidR="00D36841" w:rsidRPr="00D36841" w:rsidRDefault="00D36841" w:rsidP="00D36841">
+    <w:p w14:paraId="7A53FA14" w14:textId="28D56560" w:rsidR="00D36841" w:rsidRPr="00E5494C" w:rsidRDefault="00D36841" w:rsidP="00D36841">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>Prireikus komisija nedelsdama tariasi su Vilniaus Antakalnio progimnazijos direktoriumi (jam nesant, su jo pareigas einančiu asmeniu), ir/ar Bendrojo ugdymo skyriumi, bei galutinai priima sprendimą.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D36841">
+        <w:t xml:space="preserve">Prireikus komisija nedelsdama tariasi su Vilniaus </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45F86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
+          <w:noProof/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
+        <w:t>savivaldybės Grigiškių gimnazijos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> direktoriumi (jam nesant, su jo pareigas einančiu asmeniu), ir/ar Bendrojo ugdymo skyriumi, bei galutinai priima sprendimą.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02ADC662" w14:textId="77777777" w:rsidR="0095121F" w:rsidRPr="00D36841" w:rsidRDefault="0095121F" w:rsidP="00D36841">
+    <w:p w14:paraId="02ADC662" w14:textId="77777777" w:rsidR="0095121F" w:rsidRPr="00E5494C" w:rsidRDefault="0095121F" w:rsidP="00D36841">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FA04D7B" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRDefault="00F921E3" w:rsidP="00D36841">
+    <w:p w14:paraId="5FA04D7B" w14:textId="112D85F7" w:rsidR="00F921E3" w:rsidRPr="00E5494C" w:rsidRDefault="005F3905" w:rsidP="00D36841">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00F921E3" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>V. BAIGIAMOSIOS NUOSTATOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C94426" w14:textId="77777777" w:rsidR="00D36841" w:rsidRPr="00D36841" w:rsidRDefault="00D36841" w:rsidP="00D36841">
+    <w:p w14:paraId="23C94426" w14:textId="77777777" w:rsidR="00D36841" w:rsidRPr="00E5494C" w:rsidRDefault="00D36841" w:rsidP="00D36841">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B4835D3" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRPr="00D36841" w:rsidRDefault="00F921E3" w:rsidP="00D36841">
+    <w:p w14:paraId="7B4835D3" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRPr="00E5494C" w:rsidRDefault="00F921E3" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">Mokyklos direktorius įsakymu tvirtina į mokyklą priimtųjų asmenų sąrašus, sprendžia priėmimo metu iškilusius klausimus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C45DF8F" w14:textId="77777777" w:rsidR="00D36841" w:rsidRPr="00D36841" w:rsidRDefault="00D36841" w:rsidP="00D36841">
+    <w:p w14:paraId="1C45DF8F" w14:textId="7352C912" w:rsidR="00D36841" w:rsidRPr="00E5494C" w:rsidRDefault="00D36841" w:rsidP="00D36841">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>Komisijos nariai yra atskaitingi Vilniaus Antakalnio progimnazijos direktoriui bei už savo darbą atsako teisės aktų nustatyta tvarka.</w:t>
+        <w:t xml:space="preserve">Komisijos nariai yra atskaitingi Vilniaus </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45F86" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vilniaus </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>savivaldybės Grigiškių gimnazijos</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45F86" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>direktoriui bei už savo darbą atsako teisės aktų nustatyta tvarka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9E26D3" w14:textId="77777777" w:rsidR="00D36841" w:rsidRPr="00D36841" w:rsidRDefault="00D36841" w:rsidP="00D36841">
+    <w:p w14:paraId="3F9E26D3" w14:textId="77777777" w:rsidR="00D36841" w:rsidRPr="00E5494C" w:rsidRDefault="00D36841" w:rsidP="00D36841">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Komisijos nariai griežtai laikosi asmens duomenų apsaugos teisės aktų reikalavimų.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31443722" w14:textId="77777777" w:rsidR="00276124" w:rsidRPr="00D36841" w:rsidRDefault="00276124" w:rsidP="00D36841">
+    <w:p w14:paraId="31443722" w14:textId="77777777" w:rsidR="00276124" w:rsidRPr="00E5494C" w:rsidRDefault="00276124" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Asmuo priimamas mokytis mokyklos direktoriaus įsakymu, sudarius dvišalę mokymo sutartį.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2103DBF6" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRPr="00D36841" w:rsidRDefault="00F921E3" w:rsidP="00D36841">
+    <w:p w14:paraId="2103DBF6" w14:textId="77777777" w:rsidR="00F921E3" w:rsidRPr="00E5494C" w:rsidRDefault="00F921E3" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">Komisijos </w:t>
       </w:r>
-      <w:r w:rsidR="00E267A5" w:rsidRPr="00D36841">
+      <w:r w:rsidR="00E267A5" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve">posėdžių protokolai saugomi archyve 3 metus, priimtų asmenų pateikti dokumentai – mokinių asmens bylose, kurios laikomos raštinėje ir saugomos vadovaujantis </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Lietuvos Respublikos dokumentų ir archyvų įstatym</w:t>
       </w:r>
-      <w:r w:rsidR="00E267A5" w:rsidRPr="00D36841">
+      <w:r w:rsidR="00E267A5" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>u ir kitais teisės aktais. Nepriimtų asmenų dokumentai saugomi vienus metus ir vėliau sunaikinami.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1A2038" w14:textId="71E4511E" w:rsidR="00F921E3" w:rsidRPr="00F10302" w:rsidRDefault="00F921E3" w:rsidP="00D36841">
+    <w:p w14:paraId="2C1A2038" w14:textId="71E4511E" w:rsidR="00F921E3" w:rsidRPr="00E5494C" w:rsidRDefault="00F921E3" w:rsidP="00D36841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:noProof/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36841">
+      <w:r w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Komisijos posėdžių grafikas ir darbo vieta skelbiami</w:t>
       </w:r>
-      <w:r w:rsidR="0095121F" w:rsidRPr="00D36841">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="0095121F" w:rsidRPr="00E5494C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokyklos interneto svetainėje </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="00A958E3" w:rsidRPr="007F28F3">
+        <w:r w:rsidR="00A958E3" w:rsidRPr="00E5494C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>www.grigiskiugimnazija.lt</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00F921E3" w:rsidRPr="00F10302" w:rsidSect="007C168D">
+    <w:sectPr w:rsidR="00F921E3" w:rsidRPr="00E5494C" w:rsidSect="007C168D">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="851" w:right="567" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="inherit">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00B7213E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC4AC5F4"/>
     <w:lvl w:ilvl="0" w:tplc="813694C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
@@ -5154,50 +7513,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CD34A75"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0DAA7C7A"/>
+    <w:lvl w:ilvl="0" w:tplc="1FD0F92C">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6906" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31A65933"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BA01A00"/>
     <w:lvl w:ilvl="0" w:tplc="19729F72">
       <w:start w:val="2023"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1061" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1781" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5266,51 +7714,51 @@
     <w:lvl w:ilvl="7" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6101" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04270005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6821" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="362A3172"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="21B43EE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5379,51 +7827,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56FC53D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1D36F624"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -5500,164 +7948,191 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="594F0243"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="EB04BADE"/>
+    <w:tmpl w:val="5DC6CCDA"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="11"/>
+      <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61333388"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6DB88576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="19"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5726,51 +8201,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="678A5DB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="342E41F6"/>
     <w:lvl w:ilvl="0" w:tplc="869CA902">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -5815,51 +8290,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D064FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF761F82"/>
     <w:lvl w:ilvl="0" w:tplc="DF38E126">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -5904,51 +8379,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="722F50A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="185A8986"/>
     <w:lvl w:ilvl="0" w:tplc="F80A4EDE">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -5993,51 +8468,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72B60876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC4AC5F4"/>
     <w:lvl w:ilvl="0" w:tplc="813694C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6083,51 +8558,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74F8201F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BCD60D8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -6204,212 +8679,228 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="914511596">
+  <w:num w:numId="1" w16cid:durableId="2053071221">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1429889179">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2037542692">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="882332979">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="724641317">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="67776477">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="649863713">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1082605496">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="8" w16cid:durableId="1763530224">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="465123985">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="9" w16cid:durableId="701322453">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2054646839">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="10" w16cid:durableId="2094158356">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="256408173">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="11" w16cid:durableId="584874043">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1501390445">
+  <w:num w:numId="12" w16cid:durableId="679940073">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1270239467">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="21825783">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2078360835">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1141116358">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1837653004">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="351221826">
-[...11 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1357124615">
+  <w:num w:numId="18" w16cid:durableId="560672611">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002051CE"/>
     <w:rsid w:val="0000583F"/>
     <w:rsid w:val="0006145E"/>
     <w:rsid w:val="000B40DC"/>
     <w:rsid w:val="000E4F0C"/>
     <w:rsid w:val="001911A8"/>
+    <w:rsid w:val="00197AD1"/>
     <w:rsid w:val="001B6658"/>
     <w:rsid w:val="001C7892"/>
+    <w:rsid w:val="001C7A15"/>
     <w:rsid w:val="00200F6C"/>
     <w:rsid w:val="002051CE"/>
+    <w:rsid w:val="00232AF0"/>
+    <w:rsid w:val="00240E22"/>
     <w:rsid w:val="00260D57"/>
     <w:rsid w:val="0026115E"/>
     <w:rsid w:val="00276124"/>
+    <w:rsid w:val="002871B3"/>
     <w:rsid w:val="002B4889"/>
     <w:rsid w:val="00350E9F"/>
     <w:rsid w:val="003C0FF9"/>
     <w:rsid w:val="00434B8A"/>
     <w:rsid w:val="004D028E"/>
     <w:rsid w:val="0057499C"/>
     <w:rsid w:val="005808FE"/>
     <w:rsid w:val="005955F0"/>
     <w:rsid w:val="005B1BA2"/>
+    <w:rsid w:val="005F3905"/>
     <w:rsid w:val="00666AAA"/>
+    <w:rsid w:val="006F6C04"/>
     <w:rsid w:val="007112F2"/>
+    <w:rsid w:val="0071631B"/>
     <w:rsid w:val="00737E92"/>
     <w:rsid w:val="00754F45"/>
     <w:rsid w:val="007C168D"/>
     <w:rsid w:val="00861A53"/>
     <w:rsid w:val="00890C46"/>
     <w:rsid w:val="008F455E"/>
     <w:rsid w:val="0090078B"/>
     <w:rsid w:val="00914E02"/>
     <w:rsid w:val="0095121F"/>
     <w:rsid w:val="009908B0"/>
+    <w:rsid w:val="00994CB7"/>
     <w:rsid w:val="009C74BB"/>
     <w:rsid w:val="00A32248"/>
     <w:rsid w:val="00A32BF8"/>
     <w:rsid w:val="00A72314"/>
     <w:rsid w:val="00A958E3"/>
     <w:rsid w:val="00AD546E"/>
     <w:rsid w:val="00B24479"/>
     <w:rsid w:val="00B27A63"/>
     <w:rsid w:val="00B7211B"/>
     <w:rsid w:val="00BE3F53"/>
     <w:rsid w:val="00C070D2"/>
     <w:rsid w:val="00C360E2"/>
+    <w:rsid w:val="00C360F3"/>
     <w:rsid w:val="00C74B47"/>
     <w:rsid w:val="00CA1A6F"/>
     <w:rsid w:val="00CC0085"/>
     <w:rsid w:val="00CE6533"/>
     <w:rsid w:val="00CE7CD0"/>
+    <w:rsid w:val="00D07CEF"/>
     <w:rsid w:val="00D36841"/>
     <w:rsid w:val="00D720D8"/>
     <w:rsid w:val="00D91B12"/>
     <w:rsid w:val="00DA5DB8"/>
     <w:rsid w:val="00DD54FE"/>
     <w:rsid w:val="00E24F46"/>
     <w:rsid w:val="00E267A5"/>
     <w:rsid w:val="00E35C72"/>
+    <w:rsid w:val="00E5494C"/>
     <w:rsid w:val="00F10302"/>
+    <w:rsid w:val="00F45F86"/>
     <w:rsid w:val="00F921E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0B162BD6"/>
   <w15:docId w15:val="{9668E504-60E2-44D3-ABE4-173D98596863}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6931,67 +9422,67 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D720D8"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lt-LT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="002B4889"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A958E3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="817302301">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1669559872">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7278,66 +9769,73 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>5015</Words>
-  <Characters>2859</Characters>
+  <Words>1011</Words>
+  <Characters>5764</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7859</CharactersWithSpaces>
+  <CharactersWithSpaces>6762</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sigita</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>